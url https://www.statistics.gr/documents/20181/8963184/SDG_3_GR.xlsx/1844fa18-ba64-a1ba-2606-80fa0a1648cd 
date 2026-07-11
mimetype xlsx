--- v0 (2025-11-02)
+++ v1 (2026-07-11)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet May 2025\Νέοι\προς έγκριση από κ Κασάπη\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\A32\SDGs\Internet\Internet April 2026\Προς Ζέτα\απο Ζέτα\Προς Νατάσα Στάμου\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A90506E-F0D7-464A-8077-882D247864A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4A0EB48-A608-4AFC-96A6-1AB0F1EC3A8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="602" xr2:uid="{2CC72D81-3E9B-476F-88AF-11D801B05820}"/>
   </bookViews>
   <sheets>
     <sheet name="ΣΒΑ3 " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ΣΒΑ3 '!$A$1:$AB$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ΣΒΑ3 '!$A$1:$AD$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="81">
   <si>
     <t>Στόχος 3. Διασφαλίζουμε μια ζωή με υγεία και προάγουμε την ευημερία για όλους, σε όλες τις ηλικίες</t>
   </si>
   <si>
     <r>
       <t>UNSD Κωδικός Δείκτη</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(1)</t>
     </r>
   </si>
   <si>
     <t>Στόχος</t>
   </si>
   <si>
     <t>Δείκτης</t>
@@ -167,141 +167,111 @@
   <si>
     <t>25-34</t>
   </si>
   <si>
     <t>35-44</t>
   </si>
   <si>
     <t>45-54</t>
   </si>
   <si>
     <t>55-64</t>
   </si>
   <si>
     <t>65-74</t>
   </si>
   <si>
     <t>75+</t>
   </si>
   <si>
     <t>EUROSTAT - Καλή υγεία και ευημερία</t>
   </si>
   <si>
     <t>sdg_03_20</t>
   </si>
   <si>
-    <t>Κατάσταση υγείας που δηλώνεται αυθόρμητα  (%)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Eurostat</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Πολύ καλή </t>
   </si>
   <si>
     <t>SILC</t>
   </si>
   <si>
     <t>Καλή</t>
   </si>
   <si>
     <t>Μέτρια</t>
   </si>
   <si>
     <t>Κακή</t>
   </si>
   <si>
     <t>Πολύ κακή</t>
   </si>
   <si>
     <t>sdg_03_60</t>
-  </si>
-[...4 lines deleted...]
-    <t>Αυτός ο δείκτης περιλαμβάνεται επίσης και στον ΣΒΑ 1: Μηδενική Φτώχεια.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>Eurostat</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(2)</t>
     </r>
   </si>
   <si>
     <t>sdg_08_60</t>
-  </si>
-[...19 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(3)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 33</t>
     </r>
   </si>
   <si>
     <t>sdg_11_20</t>
   </si>
@@ -387,87 +357,50 @@
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(3)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Διακοπή χρονοσειράς</t>
     </r>
   </si>
   <si>
-    <r>
-[...35 lines deleted...]
-  <si>
     <t xml:space="preserve">Βάση Δεδομένων Eurostat </t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Από το 2020 οι πληροφορίες συλλέγονται κάθε 3 χρόνια</t>
     </r>
@@ -494,79 +427,174 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="161"/>
         <scheme val="minor"/>
       </rPr>
       <t>(3)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>28</t>
     </r>
   </si>
   <si>
-    <t>*668</t>
-[...1 lines deleted...]
-  <si>
     <t>3.2.1 Δείκτης θνησιμότητας παιδιών μέχρι 5 ετών (αναλογία θανάτων παιδιών μέχρι 5 ετών ανά 1.000 γεννήσεις ζώντων)</t>
   </si>
   <si>
     <t>Άτομα που σκοτώθηκαν σε εργατικά ατυχήματα  (ανά 100.000 εργαζόμενους)</t>
   </si>
   <si>
-    <t xml:space="preserve">Αυτός ο δείκτης περιλαμβάνεται επίσης και στον ΣΒΑ 8: Αξιοπρεπής Εργασία και Οικονομική Ανάπτυξη.  Στην πρώτη αράδα εμφανίζεται η αναλογία και στη δεύτερη ο αριθμός των ατόμων. </t>
-[...8 lines deleted...]
-    <t>Αυτός ο δείκτης περιλαμβάνεται επίσης και στον ΣΒΑ 11: Βιώσιμες Πόλεις και Κοινότητες. Στην πρώτη αράδα δεδομένων εμφανίζεται η αναλογία, ενώ στη δεύτερη ο αριθμός των ατόμων.</t>
+    <t xml:space="preserve">Τελευταία ενημέρωση:  </t>
+  </si>
+  <si>
+    <r>
+      <t>Κατάσταση υγείας που δηλώνεται αυθόρμητα  (%)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>*37</t>
+  </si>
+  <si>
+    <t>Αυτοαναφερόμενη ανάγκη για ιατρική εξέταση και περίθαλψη που δεν ικανοποιήθηκε κατά λεπτομερή αιτία (%)</t>
+  </si>
+  <si>
+    <t>Ηλικία: 16 ετών και άνω</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="161"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1,2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(3)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 0,9</t>
+    </r>
+  </si>
+  <si>
+    <t>*0,9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Αυτός ο δείκτης περιλαμβάνεται επίσης και στον ΣΒΑ 8: Αξιοπρεπής Εργασία και Οικονομική Ανάπτυξη.  Στην πρώτη γραμμή εμφανίζεται η αναλογία και στη δεύτερη ο αριθμός των ατόμων. </t>
+  </si>
+  <si>
+    <r>
+      <t>Πληθυσμός που διαβιοί σε νοικοκυριά, θεωρώντας ότι υποφέρει από θόρυβο, κατά επίπεδο φτώχειας</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (4)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (%)</t>
+    </r>
+  </si>
+  <si>
+    <t>Αυτός ο δείκτης περιλαμβάνεται επίσης και στον ΣΒΑ 11: Βιώσιμες πόλεις και κοινότητες. Στην πρώτη αράδα δεδομένων εμφανίζεται η αναλογία, ενώ στη δεύτερη ο αριθμός των ατόμων.</t>
+  </si>
+  <si>
+    <t>Αυτός ο δείκτης περιλαμβάνεται επίσης και στον ΣΒΑ 11: Βιώσιμες πόλεις και κοινότητες.                                                    Πηγή: Ευρωπαϊκή Περιβαλλοντική Αρχή (European Environment Agency -EEA)</t>
+  </si>
+  <si>
+    <t>Ηλικία: 16 ετών και άνω                                            Αιτία: οικονομικοί λόγοι, μεγάλη λίστα αναμονής, μεγάλη απόσταση από τον ιατρό, έλλειψη μέσων συγκοινωνίας                    Αυτός ο δείκτης περιλαμβάνεται επίσης και στον ΣΒΑ 1:  Μηδενική φτώχεια</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="161"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -702,50 +730,58 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="161"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="43">
     <border>
       <left/>
       <right/>
@@ -1252,51 +1288,51 @@
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="179">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -1342,472 +1378,516 @@
     <xf numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="12" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="32" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="3" borderId="3" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...106 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Κανονικό" xfId="0" builtinId="0"/>
     <cellStyle name="Υπερ-σύνδεση" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα Office 2013 - 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα του Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1869,51 +1949,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2011,2430 +2091,2556 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SPO09/-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SFA10/2019" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SPO12/-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/web/sdi/database" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SDT03/-" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/en/statistics/-/publication/SFA10/2019" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SHE22/-" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SPO12/-" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SPO13/-" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SFA10" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SPO13/-" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SDT03/-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.statistics.gr/el/statistics/-/publication/SPO09/-" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/hsw_n2_02/default/table?lang=en&amp;category=hlth.hsw.hsw_acc_work.hsw_n2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DFF4518-956C-4325-BFBF-3E4BA43A1829}">
-  <dimension ref="A1:AK167"/>
+  <dimension ref="A1:AN167"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D26" sqref="D26:D27"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" customWidth="1"/>
     <col min="2" max="2" width="30.140625" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" customWidth="1"/>
     <col min="4" max="4" width="32.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="13.7109375" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="19" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="7.5703125" customWidth="1"/>
+    <col min="9" max="9" width="6.85546875" customWidth="1"/>
+    <col min="10" max="11" width="7.28515625" customWidth="1"/>
+    <col min="12" max="12" width="6.28515625" customWidth="1"/>
+    <col min="13" max="13" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" customWidth="1"/>
+    <col min="16" max="16" width="6.85546875" customWidth="1"/>
+    <col min="17" max="17" width="7.28515625" customWidth="1"/>
+    <col min="18" max="18" width="7.85546875" customWidth="1"/>
+    <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="20" width="6.85546875" customWidth="1"/>
-    <col min="21" max="21" width="8.140625" style="46" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="35" max="39" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="7.28515625" style="45" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="10.28515625" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" customWidth="1"/>
+    <col min="24" max="25" width="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="5" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="10.5703125" customWidth="1"/>
+    <col min="29" max="29" width="13.28515625" customWidth="1"/>
+    <col min="30" max="30" width="14.42578125" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="16.28515625" customWidth="1"/>
+    <col min="32" max="32" width="11.7109375" customWidth="1"/>
+    <col min="33" max="33" width="17" customWidth="1"/>
+    <col min="34" max="34" width="22" customWidth="1"/>
+    <col min="36" max="36" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="37" max="41" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="1" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="89" t="s">
+    <row r="1" spans="1:34" s="1" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="90"/>
-[...31 lines deleted...]
-    <row r="2" spans="1:32" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
+      <c r="N1" s="89"/>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+      <c r="R1" s="89"/>
+      <c r="S1" s="89"/>
+      <c r="T1" s="89"/>
+      <c r="U1" s="89"/>
+      <c r="V1" s="89"/>
+      <c r="W1" s="89"/>
+      <c r="X1" s="89"/>
+      <c r="Y1" s="89"/>
+      <c r="Z1" s="89"/>
+      <c r="AA1" s="89"/>
+      <c r="AB1" s="89"/>
+      <c r="AC1" s="89"/>
+      <c r="AD1" s="89"/>
+      <c r="AE1" s="53"/>
+      <c r="AF1" s="53"/>
+      <c r="AG1" s="53"/>
+      <c r="AH1" s="53"/>
+    </row>
+    <row r="2" spans="1:34" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="4"/>
       <c r="G2" s="4">
         <v>2010</v>
       </c>
       <c r="H2" s="4">
         <v>2011</v>
       </c>
       <c r="I2" s="4">
         <v>2012</v>
       </c>
       <c r="J2" s="4">
         <v>2013</v>
       </c>
-      <c r="K2" s="91">
+      <c r="K2" s="90">
         <v>2014</v>
       </c>
-      <c r="L2" s="92"/>
-[...1 lines deleted...]
-      <c r="N2" s="93"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="92"/>
       <c r="O2" s="4">
         <v>2015</v>
       </c>
       <c r="P2" s="4">
         <v>2016</v>
       </c>
       <c r="Q2" s="4">
         <v>2017</v>
       </c>
       <c r="R2" s="4">
         <v>2018</v>
       </c>
-      <c r="S2" s="91">
+      <c r="S2" s="90">
         <v>2019</v>
       </c>
-      <c r="T2" s="92"/>
-[...1 lines deleted...]
-      <c r="V2" s="93"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="92"/>
       <c r="W2" s="5">
         <v>2020</v>
       </c>
-      <c r="X2" s="51">
+      <c r="X2" s="50">
         <v>2021</v>
       </c>
-      <c r="Y2" s="51">
+      <c r="Y2" s="50">
         <v>2022</v>
       </c>
-      <c r="Z2" s="51">
+      <c r="Z2" s="5">
         <v>2023</v>
       </c>
-      <c r="AA2" s="4" t="s">
+      <c r="AA2" s="50">
+        <v>2024</v>
+      </c>
+      <c r="AB2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:32" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+    <row r="3" spans="1:34" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="94" t="s">
+      <c r="B3" s="93" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="35" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="E3" s="61" t="s">
+        <v>66</v>
+      </c>
+      <c r="D3" s="75"/>
+      <c r="E3" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="8"/>
-      <c r="G3" s="55">
+      <c r="G3" s="54">
         <v>4.46996497220431</v>
       </c>
-      <c r="H3" s="56">
+      <c r="H3" s="55">
         <v>4.1060623144285335</v>
       </c>
-      <c r="I3" s="56">
+      <c r="I3" s="55">
         <v>3.6763607017963356</v>
       </c>
-      <c r="J3" s="56">
+      <c r="J3" s="55">
         <v>4.2811311534620859</v>
       </c>
-      <c r="K3" s="96">
+      <c r="K3" s="95">
         <v>4.5578356791717765</v>
       </c>
-      <c r="L3" s="97"/>
-[...2 lines deleted...]
-      <c r="O3" s="56">
+      <c r="L3" s="96"/>
+      <c r="M3" s="96"/>
+      <c r="N3" s="97"/>
+      <c r="O3" s="55">
         <v>4.4857208183174189</v>
       </c>
-      <c r="P3" s="56">
+      <c r="P3" s="55">
         <v>4.9731964089646707</v>
       </c>
-      <c r="Q3" s="56">
+      <c r="Q3" s="55">
         <v>4.0540693144218718</v>
       </c>
-      <c r="R3" s="56">
+      <c r="R3" s="55">
         <v>4.0606200832947712</v>
       </c>
-      <c r="S3" s="99">
+      <c r="S3" s="98">
         <v>4.5</v>
       </c>
-      <c r="T3" s="99"/>
-[...2 lines deleted...]
-      <c r="W3" s="56">
+      <c r="T3" s="98"/>
+      <c r="U3" s="98"/>
+      <c r="V3" s="98"/>
+      <c r="W3" s="83">
         <v>3.82</v>
       </c>
-      <c r="X3" s="56">
+      <c r="X3" s="83">
         <v>4.0999999999999996</v>
       </c>
-      <c r="Y3" s="56">
-[...5 lines deleted...]
-      <c r="AA3" s="62" t="s">
+      <c r="Y3" s="83">
+        <v>3.8373086273736776</v>
+      </c>
+      <c r="Z3" s="84">
+        <v>4.1844517528514453</v>
+      </c>
+      <c r="AA3" s="83">
+        <v>4.4985175339944794</v>
+      </c>
+      <c r="AB3" s="60" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:32" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="78" t="s">
+    <row r="4" spans="1:34" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="95"/>
+      <c r="B4" s="94"/>
       <c r="C4" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="79"/>
-      <c r="E4" s="61" t="s">
+      <c r="D4" s="75"/>
+      <c r="E4" s="59" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="8"/>
-      <c r="G4" s="55">
+      <c r="G4" s="54">
         <v>2.4746004914347455</v>
       </c>
-      <c r="H4" s="56">
+      <c r="H4" s="55">
         <v>2.1986695230578421</v>
       </c>
-      <c r="I4" s="56">
+      <c r="I4" s="55">
         <v>1.8830140179932451</v>
       </c>
-      <c r="J4" s="56">
+      <c r="J4" s="55">
         <v>2.6345422482843608</v>
       </c>
-      <c r="K4" s="96">
+      <c r="K4" s="95">
         <v>2.5719215618183595</v>
       </c>
-      <c r="L4" s="97"/>
-[...2 lines deleted...]
-      <c r="O4" s="56">
+      <c r="L4" s="96"/>
+      <c r="M4" s="96"/>
+      <c r="N4" s="97"/>
+      <c r="O4" s="55">
         <v>2.830794691171187</v>
       </c>
-      <c r="P4" s="56">
+      <c r="P4" s="55">
         <v>2.809533036233288</v>
       </c>
-      <c r="Q4" s="56">
+      <c r="Q4" s="55">
         <v>2.3601684866690005</v>
       </c>
-      <c r="R4" s="56">
+      <c r="R4" s="55">
         <v>2.36</v>
       </c>
-      <c r="S4" s="99">
+      <c r="S4" s="98">
         <v>2.59</v>
       </c>
-      <c r="T4" s="99"/>
-[...2 lines deleted...]
-      <c r="W4" s="56">
+      <c r="T4" s="98"/>
+      <c r="U4" s="98"/>
+      <c r="V4" s="98"/>
+      <c r="W4" s="83">
         <v>2.29</v>
       </c>
-      <c r="X4" s="56">
+      <c r="X4" s="83">
         <v>2.4</v>
       </c>
-      <c r="Y4" s="56">
+      <c r="Y4" s="83">
         <v>2.2000000000000002</v>
       </c>
-      <c r="Z4" s="55">
+      <c r="Z4" s="84">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AA4" s="62" t="s">
+      <c r="AA4" s="83">
+        <v>2.5705814479968452</v>
+      </c>
+      <c r="AB4" s="60" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:32" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A5" s="102" t="s">
+    <row r="5" spans="1:34" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A5" s="101" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="94" t="s">
+      <c r="B5" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="104" t="s">
+      <c r="C5" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="106"/>
-      <c r="E5" s="108" t="s">
+      <c r="D5" s="105"/>
+      <c r="E5" s="107" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="110"/>
-      <c r="G5" s="100">
+      <c r="F5" s="109"/>
+      <c r="G5" s="99">
         <v>3.3898661704214303</v>
       </c>
-      <c r="H5" s="100">
+      <c r="H5" s="99">
         <v>4.2953643833248014</v>
       </c>
-      <c r="I5" s="100">
+      <c r="I5" s="99">
         <v>4.5993499887143905</v>
       </c>
-      <c r="J5" s="100">
+      <c r="J5" s="99">
         <v>4.8608142766766367</v>
       </c>
-      <c r="K5" s="112">
+      <c r="K5" s="111">
         <v>5.187117696802229</v>
       </c>
-      <c r="L5" s="113"/>
-[...2 lines deleted...]
-      <c r="O5" s="100">
+      <c r="L5" s="112"/>
+      <c r="M5" s="112"/>
+      <c r="N5" s="113"/>
+      <c r="O5" s="99">
         <v>4.8886587183914481</v>
       </c>
-      <c r="P5" s="100">
+      <c r="P5" s="99">
         <v>4.4914670941108055</v>
       </c>
-      <c r="Q5" s="100">
+      <c r="Q5" s="99">
         <v>4.8629896823723877</v>
       </c>
-      <c r="R5" s="100">
+      <c r="R5" s="99">
         <v>5.3</v>
       </c>
-      <c r="S5" s="112">
+      <c r="S5" s="120">
+        <v>5</v>
+      </c>
+      <c r="T5" s="121"/>
+      <c r="U5" s="121"/>
+      <c r="V5" s="122"/>
+      <c r="W5" s="126">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="X5" s="126">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="Y5" s="126">
         <v>4.9000000000000004</v>
       </c>
-      <c r="T5" s="113"/>
-[...12 lines deleted...]
-      <c r="AA5" s="63" t="s">
+      <c r="Z5" s="126">
+        <v>4.6986671575875194</v>
+      </c>
+      <c r="AA5" s="126"/>
+      <c r="AB5" s="61" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:32" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-      <c r="AA6" s="64" t="s">
+    <row r="6" spans="1:34" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="102"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="104"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="100"/>
+      <c r="J6" s="100"/>
+      <c r="K6" s="114"/>
+      <c r="L6" s="115"/>
+      <c r="M6" s="115"/>
+      <c r="N6" s="116"/>
+      <c r="O6" s="100"/>
+      <c r="P6" s="100"/>
+      <c r="Q6" s="100"/>
+      <c r="R6" s="100"/>
+      <c r="S6" s="123"/>
+      <c r="T6" s="124"/>
+      <c r="U6" s="124"/>
+      <c r="V6" s="125"/>
+      <c r="W6" s="127"/>
+      <c r="X6" s="127"/>
+      <c r="Y6" s="127"/>
+      <c r="Z6" s="128"/>
+      <c r="AA6" s="127"/>
+      <c r="AB6" s="62" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="1:32" ht="63.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="82" t="s">
+    <row r="7" spans="1:34" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="137" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="80" t="s">
+      <c r="B7" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="80" t="s">
+      <c r="C7" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="83"/>
-      <c r="E7" s="122" t="s">
+      <c r="D7" s="77"/>
+      <c r="E7" s="129" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="9"/>
-      <c r="G7" s="100">
+      <c r="G7" s="99">
         <v>12.606345811487653</v>
       </c>
-      <c r="H7" s="100">
+      <c r="H7" s="99">
         <v>11.814503293337818</v>
       </c>
-      <c r="I7" s="100">
+      <c r="I7" s="99">
         <v>10.665421824223527</v>
       </c>
-      <c r="J7" s="100">
+      <c r="J7" s="99">
         <v>9.8310652725279812</v>
       </c>
-      <c r="K7" s="112">
+      <c r="K7" s="111">
         <v>8.8594134113524792</v>
       </c>
-      <c r="L7" s="158"/>
-[...2 lines deleted...]
-      <c r="O7" s="100">
+      <c r="L7" s="169"/>
+      <c r="M7" s="169"/>
+      <c r="N7" s="170"/>
+      <c r="O7" s="99">
         <v>8.6313936540219522</v>
       </c>
-      <c r="P7" s="100">
+      <c r="P7" s="99">
         <v>9.2334912368600222</v>
       </c>
-      <c r="Q7" s="100">
+      <c r="Q7" s="99">
         <v>8.1638717803498206</v>
       </c>
-      <c r="R7" s="100">
+      <c r="R7" s="99">
         <v>7.8</v>
       </c>
-      <c r="S7" s="112">
+      <c r="S7" s="120">
         <v>7.7</v>
       </c>
-      <c r="T7" s="158"/>
-[...5 lines deleted...]
-      <c r="X7" s="100">
+      <c r="T7" s="174"/>
+      <c r="U7" s="174"/>
+      <c r="V7" s="175"/>
+      <c r="W7" s="126">
+        <v>6.5</v>
+      </c>
+      <c r="X7" s="126">
         <v>6.8</v>
       </c>
-      <c r="Y7" s="100">
+      <c r="Y7" s="126">
         <v>7.3</v>
       </c>
-      <c r="Z7" s="57"/>
-      <c r="AA7" s="63" t="s">
+      <c r="Z7" s="126">
+        <v>7.1539133157531287</v>
+      </c>
+      <c r="AA7" s="126"/>
+      <c r="AB7" s="61" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:32" ht="25.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E8" s="123"/>
+    <row r="8" spans="1:34" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A8" s="138"/>
+      <c r="B8" s="139"/>
+      <c r="C8" s="139"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="130"/>
       <c r="F8" s="10"/>
-      <c r="G8" s="121"/>
-[...19 lines deleted...]
-      <c r="AA8" s="64" t="s">
+      <c r="G8" s="168"/>
+      <c r="H8" s="168"/>
+      <c r="I8" s="168"/>
+      <c r="J8" s="168"/>
+      <c r="K8" s="171"/>
+      <c r="L8" s="172"/>
+      <c r="M8" s="172"/>
+      <c r="N8" s="173"/>
+      <c r="O8" s="168"/>
+      <c r="P8" s="168"/>
+      <c r="Q8" s="168"/>
+      <c r="R8" s="168"/>
+      <c r="S8" s="176"/>
+      <c r="T8" s="177"/>
+      <c r="U8" s="177"/>
+      <c r="V8" s="178"/>
+      <c r="W8" s="127"/>
+      <c r="X8" s="127"/>
+      <c r="Y8" s="127"/>
+      <c r="Z8" s="128"/>
+      <c r="AA8" s="127"/>
+      <c r="AB8" s="62" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:32" ht="39" x14ac:dyDescent="0.25">
-      <c r="A9" s="102" t="s">
+    <row r="9" spans="1:34" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="94" t="s">
+      <c r="B9" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="94" t="s">
+      <c r="C9" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="81"/>
-      <c r="E9" s="108" t="s">
+      <c r="D9" s="76"/>
+      <c r="E9" s="107" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
-      <c r="L9" s="66" t="s">
+      <c r="L9" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="M9" s="66" t="s">
+      <c r="M9" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="N9" s="66" t="s">
+      <c r="N9" s="63" t="s">
         <v>26</v>
       </c>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="12"/>
-      <c r="T9" s="66" t="s">
+      <c r="T9" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="U9" s="66" t="s">
+      <c r="U9" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="V9" s="66" t="s">
+      <c r="V9" s="63" t="s">
         <v>26</v>
       </c>
-      <c r="W9" s="67"/>
-[...3 lines deleted...]
-      <c r="AA9" s="118" t="s">
+      <c r="W9" s="64"/>
+      <c r="X9" s="64"/>
+      <c r="Y9" s="64"/>
+      <c r="Z9" s="64"/>
+      <c r="AA9" s="64"/>
+      <c r="AB9" s="117" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E10" s="128"/>
+    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A10" s="131"/>
+      <c r="B10" s="133"/>
+      <c r="C10" s="133"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="135"/>
       <c r="F10" s="13"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
-      <c r="K10" s="68" t="s">
+      <c r="K10" s="65" t="s">
         <v>28</v>
       </c>
-      <c r="L10" s="68">
+      <c r="L10" s="65">
         <v>27.3</v>
       </c>
-      <c r="M10" s="68">
+      <c r="M10" s="65">
         <v>5.3</v>
       </c>
-      <c r="N10" s="68">
+      <c r="N10" s="65">
         <v>67.400000000000006</v>
       </c>
       <c r="O10" s="14"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="14"/>
-      <c r="S10" s="69" t="s">
+      <c r="S10" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="T10" s="70">
+      <c r="T10" s="67">
         <v>24.9</v>
       </c>
-      <c r="U10" s="71">
+      <c r="U10" s="68">
         <v>3.7</v>
       </c>
-      <c r="V10" s="70">
+      <c r="V10" s="67">
         <v>71.400000000000006</v>
       </c>
-      <c r="W10" s="72"/>
-[...10 lines deleted...]
-      <c r="E11" s="128"/>
+      <c r="W10" s="69"/>
+      <c r="X10" s="69"/>
+      <c r="Y10" s="69"/>
+      <c r="Z10" s="69"/>
+      <c r="AA10" s="69"/>
+      <c r="AB10" s="118"/>
+    </row>
+    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A11" s="131"/>
+      <c r="B11" s="133"/>
+      <c r="C11" s="133"/>
+      <c r="D11" s="79"/>
+      <c r="E11" s="135"/>
       <c r="F11" s="13"/>
       <c r="G11" s="14"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="11" t="s">
         <v>29</v>
       </c>
       <c r="L11" s="11">
         <v>18.5</v>
       </c>
       <c r="M11" s="11">
         <v>7.1</v>
       </c>
       <c r="N11" s="11">
         <v>74.400000000000006</v>
       </c>
       <c r="O11" s="14"/>
       <c r="P11" s="14"/>
       <c r="Q11" s="14"/>
       <c r="R11" s="14"/>
       <c r="S11" s="15" t="s">
         <v>29</v>
       </c>
       <c r="T11" s="16">
         <v>14.4</v>
       </c>
       <c r="U11" s="17">
         <v>2.6</v>
       </c>
       <c r="V11" s="16">
         <v>83</v>
       </c>
       <c r="W11" s="18"/>
       <c r="X11" s="18"/>
       <c r="Y11" s="18"/>
       <c r="Z11" s="18"/>
-      <c r="AA11" s="119"/>
-[...6 lines deleted...]
-      <c r="E12" s="128"/>
+      <c r="AA11" s="18"/>
+      <c r="AB11" s="118"/>
+    </row>
+    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A12" s="131"/>
+      <c r="B12" s="133"/>
+      <c r="C12" s="133"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="135"/>
       <c r="F12" s="13"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="11" t="s">
         <v>30</v>
       </c>
       <c r="L12" s="11">
         <v>36.6</v>
       </c>
       <c r="M12" s="11">
         <v>7.7</v>
       </c>
       <c r="N12" s="11">
         <v>55.7</v>
       </c>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="14"/>
       <c r="S12" s="19" t="s">
         <v>30</v>
       </c>
       <c r="T12" s="16">
         <v>27.9</v>
       </c>
       <c r="U12" s="17">
         <v>4.3</v>
       </c>
       <c r="V12" s="16">
         <v>67.8</v>
       </c>
       <c r="W12" s="18"/>
       <c r="X12" s="18"/>
       <c r="Y12" s="18"/>
       <c r="Z12" s="18"/>
-      <c r="AA12" s="119"/>
-[...6 lines deleted...]
-      <c r="E13" s="128"/>
+      <c r="AA12" s="18"/>
+      <c r="AB12" s="118"/>
+    </row>
+    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A13" s="131"/>
+      <c r="B13" s="133"/>
+      <c r="C13" s="133"/>
+      <c r="D13" s="79"/>
+      <c r="E13" s="135"/>
       <c r="F13" s="13"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="11" t="s">
         <v>31</v>
       </c>
       <c r="L13" s="11">
         <v>38.4</v>
       </c>
       <c r="M13" s="11">
         <v>5.8</v>
       </c>
       <c r="N13" s="11">
         <v>55.8</v>
       </c>
       <c r="O13" s="14"/>
       <c r="P13" s="14"/>
       <c r="Q13" s="14"/>
       <c r="R13" s="14"/>
       <c r="S13" s="19" t="s">
         <v>31</v>
       </c>
       <c r="T13" s="16">
         <v>34</v>
       </c>
       <c r="U13" s="17">
         <v>4</v>
       </c>
       <c r="V13" s="16">
         <v>62</v>
       </c>
       <c r="W13" s="18"/>
       <c r="X13" s="18"/>
       <c r="Y13" s="18"/>
       <c r="Z13" s="18"/>
-      <c r="AA13" s="119"/>
-[...6 lines deleted...]
-      <c r="E14" s="128"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="118"/>
+    </row>
+    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A14" s="131"/>
+      <c r="B14" s="133"/>
+      <c r="C14" s="133"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="135"/>
       <c r="F14" s="13"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="L14" s="11">
         <v>37.200000000000003</v>
       </c>
       <c r="M14" s="11">
         <v>5.3</v>
       </c>
       <c r="N14" s="11">
         <v>57.5</v>
       </c>
       <c r="O14" s="14"/>
       <c r="P14" s="14"/>
       <c r="Q14" s="14"/>
       <c r="R14" s="14"/>
       <c r="S14" s="19" t="s">
         <v>32</v>
       </c>
       <c r="T14" s="16">
         <v>33.5</v>
       </c>
       <c r="U14" s="17">
         <v>4.5999999999999996</v>
       </c>
       <c r="V14" s="16">
         <v>61.9</v>
       </c>
       <c r="W14" s="18"/>
       <c r="X14" s="18"/>
       <c r="Y14" s="18"/>
       <c r="Z14" s="18"/>
-      <c r="AA14" s="119"/>
-[...6 lines deleted...]
-      <c r="E15" s="128"/>
+      <c r="AA14" s="18"/>
+      <c r="AB14" s="118"/>
+    </row>
+    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A15" s="131"/>
+      <c r="B15" s="133"/>
+      <c r="C15" s="133"/>
+      <c r="D15" s="79"/>
+      <c r="E15" s="135"/>
       <c r="F15" s="13"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="11" t="s">
         <v>33</v>
       </c>
       <c r="L15" s="11">
         <v>28.4</v>
       </c>
       <c r="M15" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="N15" s="11">
         <v>66.5</v>
       </c>
       <c r="O15" s="14"/>
       <c r="P15" s="14"/>
       <c r="Q15" s="14"/>
       <c r="R15" s="14"/>
       <c r="S15" s="19" t="s">
         <v>33</v>
       </c>
       <c r="T15" s="16">
         <v>30.2</v>
       </c>
       <c r="U15" s="17">
         <v>4.0999999999999996</v>
       </c>
       <c r="V15" s="16">
         <v>65.7</v>
       </c>
       <c r="W15" s="18"/>
       <c r="X15" s="18"/>
       <c r="Y15" s="18"/>
       <c r="Z15" s="18"/>
-      <c r="AA15" s="119"/>
-[...6 lines deleted...]
-      <c r="E16" s="128"/>
+      <c r="AA15" s="18"/>
+      <c r="AB15" s="118"/>
+    </row>
+    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A16" s="131"/>
+      <c r="B16" s="133"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="79"/>
+      <c r="E16" s="135"/>
       <c r="F16" s="13"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
-      <c r="K16" s="11" t="s">
+      <c r="K16" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="86">
         <v>14.9</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="86">
         <v>3.4</v>
       </c>
-      <c r="N16" s="11">
+      <c r="N16" s="86">
         <v>81.7</v>
       </c>
       <c r="O16" s="14"/>
       <c r="P16" s="14"/>
       <c r="Q16" s="14"/>
       <c r="R16" s="14"/>
       <c r="S16" s="19" t="s">
         <v>34</v>
       </c>
       <c r="T16" s="16">
         <v>19</v>
       </c>
       <c r="U16" s="17">
         <v>3.1</v>
       </c>
       <c r="V16" s="16">
         <v>77.900000000000006</v>
       </c>
       <c r="W16" s="18"/>
       <c r="X16" s="18"/>
       <c r="Y16" s="18"/>
       <c r="Z16" s="18"/>
-      <c r="AA16" s="119"/>
-[...6 lines deleted...]
-      <c r="E17" s="129"/>
+      <c r="AA16" s="18"/>
+      <c r="AB16" s="118"/>
+    </row>
+    <row r="17" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="132"/>
+      <c r="B17" s="134"/>
+      <c r="C17" s="134"/>
+      <c r="D17" s="80"/>
+      <c r="E17" s="136"/>
       <c r="F17" s="21"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="22"/>
       <c r="K17" s="22" t="s">
         <v>35</v>
       </c>
       <c r="L17" s="22">
         <v>6.3</v>
       </c>
       <c r="M17" s="22">
         <v>2</v>
       </c>
       <c r="N17" s="22">
         <v>91.7</v>
       </c>
       <c r="O17" s="22"/>
       <c r="P17" s="22"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="22"/>
       <c r="S17" s="23" t="s">
         <v>35</v>
       </c>
       <c r="T17" s="24">
         <v>7.3</v>
       </c>
       <c r="U17" s="25">
         <v>2.9</v>
       </c>
       <c r="V17" s="24">
         <v>89.8</v>
       </c>
       <c r="W17" s="26"/>
       <c r="X17" s="26"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="26"/>
-      <c r="AA17" s="120"/>
-[...8 lines deleted...]
-      <c r="G18" s="131"/>
+      <c r="AA17" s="26"/>
+      <c r="AB17" s="119"/>
+    </row>
+    <row r="18" spans="1:40" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="140"/>
+      <c r="B18" s="141"/>
+      <c r="C18" s="141"/>
+      <c r="D18" s="141"/>
+      <c r="E18" s="141"/>
+      <c r="F18" s="141"/>
+      <c r="G18" s="141"/>
       <c r="S18" s="27"/>
       <c r="T18" s="27"/>
       <c r="U18" s="28"/>
     </row>
-    <row r="19" spans="1:37" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="A19" s="132" t="s">
+    <row r="19" spans="1:40" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="142" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="133"/>
+      <c r="B19" s="143"/>
       <c r="C19" s="29" t="s">
         <v>3</v>
       </c>
       <c r="D19" s="29" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="29" t="s">
         <v>5</v>
       </c>
       <c r="F19" s="29"/>
       <c r="G19" s="4">
         <v>2010</v>
       </c>
       <c r="H19" s="4">
         <v>2011</v>
       </c>
       <c r="I19" s="4">
         <v>2012</v>
       </c>
       <c r="J19" s="4">
         <v>2013</v>
       </c>
-      <c r="K19" s="134">
+      <c r="K19" s="144">
         <v>2014</v>
       </c>
-      <c r="L19" s="134"/>
-[...1 lines deleted...]
-      <c r="N19" s="134"/>
+      <c r="L19" s="144"/>
+      <c r="M19" s="144"/>
+      <c r="N19" s="144"/>
       <c r="O19" s="4">
         <v>2015</v>
       </c>
       <c r="P19" s="4">
         <v>2016</v>
       </c>
       <c r="Q19" s="4">
         <v>2017</v>
       </c>
       <c r="R19" s="4">
         <v>2018</v>
       </c>
       <c r="S19" s="4">
         <v>2019</v>
       </c>
       <c r="T19" s="4">
         <v>2020</v>
       </c>
       <c r="U19" s="4">
         <v>2021</v>
       </c>
       <c r="V19" s="4">
         <v>2022</v>
       </c>
       <c r="W19" s="4">
         <v>2023</v>
       </c>
       <c r="X19" s="4">
         <v>2024</v>
       </c>
-      <c r="Y19" s="30" t="s">
+      <c r="Y19" s="4">
+        <v>2025</v>
+      </c>
+      <c r="Z19" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="AF19" s="31"/>
-[...2 lines deleted...]
-      <c r="A20" s="135" t="s">
+      <c r="AA19" s="81"/>
+      <c r="AB19" s="81"/>
+      <c r="AC19" s="81"/>
+      <c r="AD19" s="81"/>
+      <c r="AI19" s="31"/>
+    </row>
+    <row r="20" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A20" s="145" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="136"/>
-      <c r="C20" s="137" t="s">
+      <c r="B20" s="146"/>
+      <c r="C20" s="147" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="147" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="D20" s="137"/>
-      <c r="E20" s="138" t="s">
+      <c r="F20" s="7" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G20" s="34">
         <v>50.1</v>
       </c>
       <c r="H20" s="34">
         <v>50.6</v>
       </c>
       <c r="I20" s="34">
         <v>47</v>
       </c>
       <c r="J20" s="34">
         <v>46</v>
       </c>
-      <c r="K20" s="139">
+      <c r="K20" s="149">
         <v>44.8</v>
       </c>
-      <c r="L20" s="139"/>
-[...1 lines deleted...]
-      <c r="N20" s="139"/>
+      <c r="L20" s="149"/>
+      <c r="M20" s="149"/>
+      <c r="N20" s="149"/>
       <c r="O20" s="34">
         <v>44.3</v>
       </c>
       <c r="P20" s="34">
         <v>45</v>
       </c>
       <c r="Q20" s="34">
         <v>45.2</v>
       </c>
       <c r="R20" s="34">
         <v>46.3</v>
       </c>
       <c r="S20" s="34">
         <v>46.7</v>
       </c>
       <c r="T20" s="34">
         <v>46.514572214230753</v>
       </c>
       <c r="U20" s="34">
         <v>46.9</v>
       </c>
       <c r="V20" s="34">
         <v>47.8</v>
       </c>
       <c r="W20" s="34">
         <v>47.4</v>
       </c>
       <c r="X20" s="34">
         <v>47.031477822131045</v>
       </c>
-      <c r="Y20" s="140" t="s">
-[...4 lines deleted...]
-      <c r="AH20" s="32"/>
+      <c r="Y20" s="34">
+        <v>47.205017135362461</v>
+      </c>
+      <c r="Z20" s="150" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA20" s="81"/>
+      <c r="AB20" s="81"/>
+      <c r="AC20" s="81"/>
+      <c r="AD20" s="81"/>
       <c r="AI20" s="32"/>
       <c r="AJ20" s="32"/>
-      <c r="AK20" s="33"/>
-[...6 lines deleted...]
-      <c r="E21" s="138"/>
+      <c r="AK20" s="32"/>
+      <c r="AL20" s="32"/>
+      <c r="AM20" s="32"/>
+      <c r="AN20" s="33"/>
+    </row>
+    <row r="21" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A21" s="145"/>
+      <c r="B21" s="146"/>
+      <c r="C21" s="147"/>
+      <c r="D21" s="147"/>
+      <c r="E21" s="148"/>
       <c r="F21" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G21" s="34">
         <v>25.6</v>
       </c>
       <c r="H21" s="34">
         <v>25.8</v>
       </c>
       <c r="I21" s="34">
         <v>28.1</v>
       </c>
       <c r="J21" s="34">
         <v>28.1</v>
       </c>
-      <c r="K21" s="139">
+      <c r="K21" s="149">
         <v>28.8</v>
       </c>
-      <c r="L21" s="139"/>
-[...1 lines deleted...]
-      <c r="N21" s="139"/>
+      <c r="L21" s="149"/>
+      <c r="M21" s="149"/>
+      <c r="N21" s="149"/>
       <c r="O21" s="34">
         <v>29.7</v>
       </c>
       <c r="P21" s="34">
         <v>29</v>
       </c>
       <c r="Q21" s="34">
         <v>29</v>
       </c>
       <c r="R21" s="34">
         <v>30.1</v>
       </c>
       <c r="S21" s="34">
         <v>32.700000000000003</v>
       </c>
       <c r="T21" s="34">
         <v>32.039146191408769</v>
       </c>
       <c r="U21" s="34">
         <v>31.4</v>
       </c>
       <c r="V21" s="34">
         <v>29.4</v>
       </c>
       <c r="W21" s="34">
         <v>30.9</v>
       </c>
       <c r="X21" s="34">
         <v>31.304036348702468</v>
       </c>
-      <c r="Y21" s="140"/>
-[...2 lines deleted...]
-      <c r="AH21" s="32"/>
+      <c r="Y21" s="34">
+        <v>31.281741422653866</v>
+      </c>
+      <c r="Z21" s="150"/>
+      <c r="AA21" s="81"/>
+      <c r="AB21" s="81"/>
+      <c r="AC21" s="81"/>
+      <c r="AD21" s="81"/>
       <c r="AI21" s="32"/>
       <c r="AJ21" s="32"/>
-      <c r="AK21" s="33"/>
-[...6 lines deleted...]
-      <c r="E22" s="138"/>
+      <c r="AK21" s="32"/>
+      <c r="AL21" s="32"/>
+      <c r="AM21" s="32"/>
+      <c r="AN21" s="33"/>
+    </row>
+    <row r="22" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A22" s="145"/>
+      <c r="B22" s="146"/>
+      <c r="C22" s="147"/>
+      <c r="D22" s="147"/>
+      <c r="E22" s="148"/>
       <c r="F22" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G22" s="34">
         <v>14.8</v>
       </c>
       <c r="H22" s="34">
         <v>14.6</v>
       </c>
       <c r="I22" s="34">
         <v>15.7</v>
       </c>
       <c r="J22" s="34">
         <v>15.5</v>
       </c>
-      <c r="K22" s="139">
+      <c r="K22" s="149">
         <v>15.7</v>
       </c>
-      <c r="L22" s="139"/>
-[...1 lines deleted...]
-      <c r="N22" s="139"/>
+      <c r="L22" s="149"/>
+      <c r="M22" s="149"/>
+      <c r="N22" s="149"/>
       <c r="O22" s="34">
         <v>15.6</v>
       </c>
       <c r="P22" s="34">
         <v>15.6</v>
       </c>
       <c r="Q22" s="34">
         <v>15.5</v>
       </c>
       <c r="R22" s="34">
         <v>14.4</v>
       </c>
       <c r="S22" s="34">
         <v>14.1</v>
       </c>
       <c r="T22" s="34">
         <v>14.740386003846337</v>
       </c>
       <c r="U22" s="34">
         <v>15.3</v>
       </c>
       <c r="V22" s="34">
         <v>15.4</v>
       </c>
       <c r="W22" s="34">
         <v>14.9</v>
       </c>
       <c r="X22" s="34">
         <v>14.752051482855258</v>
       </c>
-      <c r="Y22" s="140"/>
-[...2 lines deleted...]
-      <c r="AH22" s="32"/>
+      <c r="Y22" s="34">
+        <v>14.542881276550203</v>
+      </c>
+      <c r="Z22" s="150"/>
+      <c r="AA22" s="81"/>
+      <c r="AB22" s="81"/>
+      <c r="AC22" s="81"/>
+      <c r="AD22" s="81"/>
       <c r="AI22" s="32"/>
       <c r="AJ22" s="32"/>
-      <c r="AK22" s="33"/>
-[...6 lines deleted...]
-      <c r="E23" s="138"/>
+      <c r="AK22" s="32"/>
+      <c r="AL22" s="32"/>
+      <c r="AM22" s="32"/>
+      <c r="AN22" s="33"/>
+    </row>
+    <row r="23" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A23" s="145"/>
+      <c r="B23" s="146"/>
+      <c r="C23" s="147"/>
+      <c r="D23" s="147"/>
+      <c r="E23" s="148"/>
       <c r="F23" s="7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G23" s="34">
         <v>6.7</v>
       </c>
       <c r="H23" s="34">
         <v>6.3</v>
       </c>
       <c r="I23" s="34">
         <v>6.5</v>
       </c>
       <c r="J23" s="34">
         <v>7.5</v>
       </c>
-      <c r="K23" s="139">
+      <c r="K23" s="149">
         <v>7.8</v>
       </c>
-      <c r="L23" s="139"/>
-[...1 lines deleted...]
-      <c r="N23" s="139"/>
+      <c r="L23" s="149"/>
+      <c r="M23" s="149"/>
+      <c r="N23" s="149"/>
       <c r="O23" s="34">
         <v>7.5</v>
       </c>
       <c r="P23" s="34">
         <v>7.5</v>
       </c>
       <c r="Q23" s="34">
         <v>8</v>
       </c>
       <c r="R23" s="34">
         <v>7.1</v>
       </c>
       <c r="S23" s="34">
         <v>5</v>
       </c>
       <c r="T23" s="34">
         <v>4.9560523980122797</v>
       </c>
       <c r="U23" s="34">
         <v>4.8</v>
       </c>
       <c r="V23" s="34">
         <v>5.8</v>
       </c>
       <c r="W23" s="34">
         <v>5.0999999999999996</v>
       </c>
       <c r="X23" s="34">
         <v>5.3207952981628388</v>
       </c>
-      <c r="Y23" s="140"/>
-[...2 lines deleted...]
-      <c r="AH23" s="32"/>
+      <c r="Y23" s="34">
+        <v>5.414646416891105</v>
+      </c>
+      <c r="Z23" s="150"/>
+      <c r="AA23" s="81"/>
+      <c r="AB23" s="81"/>
       <c r="AI23" s="32"/>
       <c r="AJ23" s="32"/>
-      <c r="AK23" s="33"/>
-[...6 lines deleted...]
-      <c r="E24" s="138"/>
+      <c r="AK23" s="32"/>
+      <c r="AL23" s="32"/>
+      <c r="AM23" s="32"/>
+      <c r="AN23" s="33"/>
+    </row>
+    <row r="24" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A24" s="145"/>
+      <c r="B24" s="146"/>
+      <c r="C24" s="147"/>
+      <c r="D24" s="147"/>
+      <c r="E24" s="148"/>
       <c r="F24" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G24" s="34">
         <v>2.9</v>
       </c>
       <c r="H24" s="34">
         <v>2.7</v>
       </c>
       <c r="I24" s="34">
         <v>2.7</v>
       </c>
       <c r="J24" s="34">
         <v>2.9</v>
       </c>
-      <c r="K24" s="139">
+      <c r="K24" s="149">
         <v>2.9</v>
       </c>
-      <c r="L24" s="139"/>
-[...1 lines deleted...]
-      <c r="N24" s="139"/>
+      <c r="L24" s="149"/>
+      <c r="M24" s="149"/>
+      <c r="N24" s="149"/>
       <c r="O24" s="34">
         <v>2.9</v>
       </c>
       <c r="P24" s="34">
         <v>2.8</v>
       </c>
       <c r="Q24" s="34">
         <v>2.2999999999999998</v>
       </c>
       <c r="R24" s="34">
         <v>2</v>
       </c>
       <c r="S24" s="34">
         <v>1.6</v>
       </c>
       <c r="T24" s="34">
         <v>1.7498431925019893</v>
       </c>
       <c r="U24" s="34">
         <v>1.6</v>
       </c>
       <c r="V24" s="34">
         <v>1.6</v>
       </c>
       <c r="W24" s="34">
         <v>1.6</v>
       </c>
       <c r="X24" s="34">
         <v>1.5916390481483906</v>
       </c>
-      <c r="Y24" s="140"/>
-[...2 lines deleted...]
-      <c r="AH24" s="32"/>
+      <c r="Y24" s="34">
+        <v>1.5557137485423584</v>
+      </c>
+      <c r="Z24" s="150"/>
+      <c r="AA24" s="81"/>
+      <c r="AB24" s="81"/>
       <c r="AI24" s="32"/>
       <c r="AJ24" s="32"/>
-      <c r="AK24" s="33"/>
-[...2 lines deleted...]
-      <c r="A25" s="73" t="s">
+      <c r="AK24" s="32"/>
+      <c r="AL24" s="32"/>
+      <c r="AM24" s="32"/>
+      <c r="AN24" s="33"/>
+    </row>
+    <row r="25" spans="1:40" ht="129" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="71"/>
+      <c r="C25" s="87" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="87" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" s="36" t="s">
         <v>46</v>
-      </c>
-[...8 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F25" s="35"/>
       <c r="G25" s="34">
         <v>5.5</v>
       </c>
       <c r="H25" s="34">
         <v>7.5</v>
       </c>
       <c r="I25" s="34">
         <v>8</v>
       </c>
       <c r="J25" s="34">
         <v>9</v>
       </c>
-      <c r="K25" s="145">
+      <c r="K25" s="155">
         <v>10.9</v>
       </c>
-      <c r="L25" s="146"/>
-[...1 lines deleted...]
-      <c r="N25" s="147"/>
+      <c r="L25" s="156"/>
+      <c r="M25" s="156"/>
+      <c r="N25" s="157"/>
       <c r="O25" s="34">
         <v>12.3</v>
       </c>
       <c r="P25" s="34">
         <v>13.1</v>
       </c>
       <c r="Q25" s="34">
         <v>10</v>
       </c>
-      <c r="R25" s="58">
+      <c r="R25" s="56">
         <v>8.8000000000000007</v>
       </c>
-      <c r="S25" s="58">
+      <c r="S25" s="56">
         <v>8.1</v>
       </c>
       <c r="T25" s="34">
         <v>6.5</v>
       </c>
       <c r="U25" s="34">
         <v>6.4</v>
       </c>
       <c r="V25" s="34">
         <v>9</v>
       </c>
       <c r="W25" s="34">
         <v>11.6</v>
       </c>
       <c r="X25" s="34">
         <v>12.1</v>
       </c>
-      <c r="Y25" s="37" t="s">
-[...15 lines deleted...]
-        <v>39</v>
+      <c r="Y25" s="34">
+        <v>12.4</v>
+      </c>
+      <c r="Z25" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+    </row>
+    <row r="26" spans="1:40" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="145" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="158"/>
+      <c r="C26" s="147" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" s="147" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="147" t="s">
+        <v>38</v>
       </c>
       <c r="F26" s="35"/>
-      <c r="G26" s="56">
+      <c r="G26" s="55">
         <v>0.73</v>
       </c>
-      <c r="H26" s="56">
+      <c r="H26" s="55">
         <v>0.9</v>
       </c>
-      <c r="I26" s="56">
+      <c r="I26" s="55">
         <v>0.69</v>
       </c>
-      <c r="J26" s="56">
+      <c r="J26" s="55">
         <v>0.63</v>
       </c>
-      <c r="K26" s="149" t="s">
-[...5 lines deleted...]
-      <c r="O26" s="56">
+      <c r="K26" s="159" t="s">
+        <v>73</v>
+      </c>
+      <c r="L26" s="160"/>
+      <c r="M26" s="160"/>
+      <c r="N26" s="160"/>
+      <c r="O26" s="55">
         <v>1.19</v>
       </c>
-      <c r="P26" s="56">
+      <c r="P26" s="55">
+        <v>1.36</v>
+      </c>
+      <c r="Q26" s="55">
         <v>1.29</v>
       </c>
-      <c r="Q26" s="56">
-[...2 lines deleted...]
-      <c r="R26" s="56">
+      <c r="R26" s="55">
         <v>1.45</v>
       </c>
       <c r="S26" s="34">
         <v>0.92</v>
       </c>
-      <c r="T26" s="56" t="s">
-        <v>51</v>
+      <c r="T26" s="55" t="s">
+        <v>74</v>
       </c>
       <c r="U26" s="34">
         <v>0.57999999999999996</v>
       </c>
       <c r="V26" s="34">
         <v>0.62</v>
       </c>
-      <c r="W26" s="34"/>
+      <c r="W26" s="34" t="s">
+        <v>75</v>
+      </c>
       <c r="X26" s="34"/>
-      <c r="Y26" s="37" t="s">
-[...8 lines deleted...]
-      <c r="E27" s="137"/>
+      <c r="Y26" s="34"/>
+      <c r="Z26" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA26" s="81"/>
+      <c r="AB26" s="81"/>
+    </row>
+    <row r="27" spans="1:40" ht="45" x14ac:dyDescent="0.25">
+      <c r="A27" s="145"/>
+      <c r="B27" s="158"/>
+      <c r="C27" s="147"/>
+      <c r="D27" s="147"/>
+      <c r="E27" s="147"/>
       <c r="F27" s="35"/>
-      <c r="G27" s="52">
+      <c r="G27" s="51">
         <v>32</v>
       </c>
       <c r="H27" s="38">
         <v>37</v>
       </c>
       <c r="I27" s="38">
         <v>26</v>
       </c>
       <c r="J27" s="38">
         <v>22</v>
       </c>
-      <c r="K27" s="150" t="s">
-[...4 lines deleted...]
-      <c r="N27" s="151"/>
+      <c r="K27" s="161" t="s">
+        <v>65</v>
+      </c>
+      <c r="L27" s="162"/>
+      <c r="M27" s="162"/>
+      <c r="N27" s="162"/>
       <c r="O27" s="38">
         <v>28</v>
       </c>
       <c r="P27" s="38">
         <v>33</v>
       </c>
       <c r="Q27" s="38">
         <v>32</v>
       </c>
       <c r="R27" s="38">
         <v>37</v>
       </c>
-      <c r="S27" s="52">
+      <c r="S27" s="51">
         <v>35</v>
       </c>
-      <c r="T27" s="39" t="s">
-        <v>52</v>
+      <c r="T27" s="38" t="s">
+        <v>48</v>
       </c>
       <c r="U27" s="38">
         <v>22</v>
       </c>
       <c r="V27" s="38">
         <v>25</v>
       </c>
-      <c r="W27" s="38"/>
-[...19 lines deleted...]
-      <c r="F28" s="41" t="s">
+      <c r="W27" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="X27" s="55"/>
+      <c r="Y27" s="55"/>
+      <c r="Z27" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA27" s="82"/>
+      <c r="AB27" s="82"/>
+    </row>
+    <row r="28" spans="1:40" x14ac:dyDescent="0.25">
+      <c r="A28" s="145" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="158"/>
+      <c r="C28" s="147" t="s">
+        <v>77</v>
+      </c>
+      <c r="D28" s="147" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="151" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="G28" s="59">
+      <c r="G28" s="57">
         <v>23.2</v>
       </c>
-      <c r="H28" s="59">
+      <c r="H28" s="57">
         <v>25.1</v>
       </c>
-      <c r="I28" s="59">
+      <c r="I28" s="57">
         <v>25.1</v>
       </c>
-      <c r="J28" s="59">
+      <c r="J28" s="57">
         <v>24.2</v>
       </c>
-      <c r="K28" s="142">
+      <c r="K28" s="152">
         <v>19.7</v>
       </c>
-      <c r="L28" s="143"/>
-[...2 lines deleted...]
-      <c r="O28" s="59">
+      <c r="L28" s="153"/>
+      <c r="M28" s="153"/>
+      <c r="N28" s="154"/>
+      <c r="O28" s="57">
         <v>19.2</v>
       </c>
-      <c r="P28" s="59">
+      <c r="P28" s="57">
         <v>19.899999999999999</v>
       </c>
-      <c r="Q28" s="59">
+      <c r="Q28" s="57">
         <v>20.100000000000001</v>
       </c>
-      <c r="R28" s="59">
+      <c r="R28" s="57">
         <v>19.3</v>
       </c>
-      <c r="S28" s="59">
+      <c r="S28" s="57">
         <v>19.7</v>
       </c>
-      <c r="T28" s="59">
+      <c r="T28" s="57">
         <v>20.100000000000001</v>
       </c>
-      <c r="U28" s="59"/>
-[...1 lines deleted...]
-      <c r="W28" s="59">
+      <c r="U28" s="57"/>
+      <c r="V28" s="57"/>
+      <c r="W28" s="57">
         <v>21.2</v>
       </c>
-      <c r="X28" s="59">
+      <c r="X28" s="57">
         <v>20.2</v>
       </c>
-      <c r="Y28" s="140" t="s">
-[...10 lines deleted...]
-        <v>55</v>
+      <c r="Y28" s="57">
+        <v>20.2</v>
+      </c>
+      <c r="Z28" s="150" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA28" s="81"/>
+      <c r="AB28" s="81"/>
+    </row>
+    <row r="29" spans="1:40" ht="64.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="145"/>
+      <c r="B29" s="158"/>
+      <c r="C29" s="147"/>
+      <c r="D29" s="147"/>
+      <c r="E29" s="151"/>
+      <c r="F29" s="41" t="s">
+        <v>51</v>
       </c>
       <c r="G29" s="34">
         <v>18.8</v>
       </c>
       <c r="H29" s="34">
         <v>23</v>
       </c>
       <c r="I29" s="34">
         <v>23.5</v>
       </c>
       <c r="J29" s="34">
         <v>23.7</v>
       </c>
-      <c r="K29" s="145">
+      <c r="K29" s="155">
         <v>15.8</v>
       </c>
-      <c r="L29" s="146"/>
-[...1 lines deleted...]
-      <c r="N29" s="147"/>
+      <c r="L29" s="156"/>
+      <c r="M29" s="156"/>
+      <c r="N29" s="157"/>
       <c r="O29" s="34">
         <v>17.100000000000001</v>
       </c>
       <c r="P29" s="34">
         <v>16</v>
       </c>
       <c r="Q29" s="34">
         <v>16.899999999999999</v>
       </c>
       <c r="R29" s="34">
         <v>17.100000000000001</v>
       </c>
       <c r="S29" s="34">
         <v>17.7</v>
       </c>
       <c r="T29" s="34">
         <v>19.2</v>
       </c>
       <c r="U29" s="34"/>
       <c r="V29" s="34"/>
       <c r="W29" s="34">
         <v>27.7</v>
       </c>
       <c r="X29" s="34">
         <v>22.7</v>
       </c>
-      <c r="Y29" s="140"/>
-[...8 lines deleted...]
-        <v>56</v>
+      <c r="Y29" s="34">
+        <v>21.9</v>
+      </c>
+      <c r="Z29" s="150"/>
+      <c r="AA29" s="81"/>
+      <c r="AB29" s="81"/>
+    </row>
+    <row r="30" spans="1:40" ht="64.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="145"/>
+      <c r="B30" s="158"/>
+      <c r="C30" s="147"/>
+      <c r="D30" s="147"/>
+      <c r="E30" s="151"/>
+      <c r="F30" s="41" t="s">
+        <v>52</v>
       </c>
       <c r="G30" s="34">
         <v>24.3</v>
       </c>
       <c r="H30" s="34">
         <v>25.7</v>
       </c>
       <c r="I30" s="34">
         <v>25.6</v>
       </c>
       <c r="J30" s="34">
         <v>24.4</v>
       </c>
-      <c r="K30" s="145">
+      <c r="K30" s="155">
         <v>20.8</v>
       </c>
-      <c r="L30" s="146"/>
-[...1 lines deleted...]
-      <c r="N30" s="147"/>
+      <c r="L30" s="156"/>
+      <c r="M30" s="156"/>
+      <c r="N30" s="157"/>
       <c r="O30" s="34">
         <v>19.8</v>
       </c>
       <c r="P30" s="34">
         <v>20.9</v>
       </c>
       <c r="Q30" s="34">
         <v>21</v>
       </c>
       <c r="R30" s="34">
         <v>19.8</v>
       </c>
       <c r="S30" s="34">
         <v>20.2</v>
       </c>
       <c r="T30" s="34">
         <v>20.3</v>
       </c>
       <c r="U30" s="34"/>
       <c r="V30" s="34"/>
       <c r="W30" s="34">
         <v>19.7</v>
       </c>
       <c r="X30" s="34">
         <v>19.600000000000001</v>
       </c>
-      <c r="Y30" s="140"/>
-[...9 lines deleted...]
-      <c r="D31" s="137" t="s">
+      <c r="Y30" s="34">
+        <v>19.8</v>
+      </c>
+      <c r="Z30" s="150"/>
+      <c r="AA30" s="81"/>
+      <c r="AB30" s="81"/>
+    </row>
+    <row r="31" spans="1:40" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="145" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="158"/>
+      <c r="C31" s="147" t="s">
+        <v>54</v>
+      </c>
+      <c r="D31" s="147" t="s">
         <v>78</v>
       </c>
-      <c r="E31" s="137" t="s">
-[...3 lines deleted...]
-      <c r="G31" s="56">
+      <c r="E31" s="147" t="s">
+        <v>38</v>
+      </c>
+      <c r="F31" s="167"/>
+      <c r="G31" s="55">
         <v>11.3</v>
       </c>
-      <c r="H31" s="56">
+      <c r="H31" s="55">
         <v>10.3</v>
       </c>
-      <c r="I31" s="56">
+      <c r="I31" s="55">
         <v>8.9</v>
       </c>
-      <c r="J31" s="56">
+      <c r="J31" s="55">
         <v>8</v>
       </c>
-      <c r="K31" s="99">
+      <c r="K31" s="160">
         <v>7.3</v>
       </c>
-      <c r="L31" s="99"/>
-[...2 lines deleted...]
-      <c r="O31" s="56">
+      <c r="L31" s="160"/>
+      <c r="M31" s="160"/>
+      <c r="N31" s="160"/>
+      <c r="O31" s="55">
         <v>7.3</v>
       </c>
-      <c r="P31" s="56">
+      <c r="P31" s="55">
         <v>7.6</v>
       </c>
-      <c r="Q31" s="56">
+      <c r="Q31" s="55">
         <v>6.8</v>
       </c>
-      <c r="R31" s="56">
+      <c r="R31" s="55">
         <v>6.5</v>
       </c>
       <c r="S31" s="34">
         <v>6.4</v>
       </c>
       <c r="T31" s="34">
         <v>5.45</v>
       </c>
       <c r="U31" s="34">
         <v>5.9</v>
       </c>
       <c r="V31" s="34">
         <v>6.3</v>
       </c>
       <c r="W31" s="34">
         <v>6.2</v>
       </c>
-      <c r="X31" s="34"/>
-[...11 lines deleted...]
-      <c r="G32" s="60">
+      <c r="X31" s="34">
+        <v>6.4</v>
+      </c>
+      <c r="Y31" s="34"/>
+      <c r="Z31" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA31" s="81"/>
+      <c r="AB31" s="81"/>
+    </row>
+    <row r="32" spans="1:40" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="145"/>
+      <c r="B32" s="158"/>
+      <c r="C32" s="147"/>
+      <c r="D32" s="147"/>
+      <c r="E32" s="147"/>
+      <c r="F32" s="167"/>
+      <c r="G32" s="58">
         <v>1258</v>
       </c>
-      <c r="H32" s="60">
+      <c r="H32" s="58">
         <v>1141</v>
       </c>
       <c r="I32" s="38">
         <v>988</v>
       </c>
       <c r="J32" s="38">
         <v>879</v>
       </c>
-      <c r="K32" s="151">
+      <c r="K32" s="162">
         <v>795</v>
       </c>
-      <c r="L32" s="151"/>
-[...1 lines deleted...]
-      <c r="N32" s="151"/>
+      <c r="L32" s="162"/>
+      <c r="M32" s="162"/>
+      <c r="N32" s="162"/>
       <c r="O32" s="38">
         <v>793</v>
       </c>
       <c r="P32" s="38">
         <v>824</v>
       </c>
       <c r="Q32" s="38">
         <v>731</v>
       </c>
       <c r="R32" s="38">
         <v>700</v>
       </c>
       <c r="S32" s="38">
         <v>688</v>
       </c>
       <c r="T32" s="38">
         <v>584</v>
       </c>
       <c r="U32" s="38">
         <v>624</v>
       </c>
       <c r="V32" s="38">
         <v>654</v>
       </c>
       <c r="W32" s="38">
         <v>646</v>
       </c>
-      <c r="X32" s="38" t="s">
-[...2 lines deleted...]
-      <c r="Y32" s="37" t="s">
+      <c r="X32" s="38">
+        <v>664</v>
+      </c>
+      <c r="Y32" s="38"/>
+      <c r="Z32" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA32" s="81"/>
+      <c r="AB32" s="81"/>
+    </row>
+    <row r="33" spans="1:28" ht="86.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="72" t="s">
+        <v>62</v>
+      </c>
+      <c r="B33" s="73"/>
+      <c r="C33" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="43" t="s">
+        <v>79</v>
+      </c>
+      <c r="E33" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="F33" s="43"/>
+      <c r="G33" s="49">
+        <v>11648</v>
+      </c>
+      <c r="H33" s="49">
+        <v>12331</v>
+      </c>
+      <c r="I33" s="49">
+        <v>11861</v>
+      </c>
+      <c r="J33" s="49">
+        <v>10966</v>
+      </c>
+      <c r="K33" s="163">
+        <v>9331</v>
+      </c>
+      <c r="L33" s="164"/>
+      <c r="M33" s="164"/>
+      <c r="N33" s="165"/>
+      <c r="O33" s="49">
+        <v>12125</v>
+      </c>
+      <c r="P33" s="49">
+        <v>11683</v>
+      </c>
+      <c r="Q33" s="49">
+        <v>19572</v>
+      </c>
+      <c r="R33" s="49">
+        <v>10780</v>
+      </c>
+      <c r="S33" s="49">
+        <v>9329</v>
+      </c>
+      <c r="T33" s="49">
+        <v>8633</v>
+      </c>
+      <c r="U33" s="49">
+        <v>10838</v>
+      </c>
+      <c r="V33" s="49">
+        <v>10409</v>
+      </c>
+      <c r="W33" s="49">
+        <v>10249</v>
+      </c>
+      <c r="X33" s="49"/>
+      <c r="Y33" s="49"/>
+      <c r="Z33" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA33" s="81"/>
+      <c r="AB33" s="81"/>
+    </row>
+    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A34" s="44" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="166" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="166"/>
+      <c r="C35" s="166"/>
+      <c r="D35" s="166"/>
+      <c r="F35" s="46"/>
+    </row>
+    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A36" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="45"/>
+    </row>
+    <row r="37" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="44" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="76" t="s">
+      <c r="C37" s="45"/>
+    </row>
+    <row r="38" spans="1:28" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C38" s="45"/>
+    </row>
+    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A39" s="44" t="s">
         <v>68</v>
       </c>
-      <c r="B33" s="77"/>
-[...121 lines deleted...]
-      <c r="C48" s="46"/>
+      <c r="B39" s="85">
+        <v>46139</v>
+      </c>
+      <c r="C39" s="45"/>
+    </row>
+    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C40" s="45"/>
+    </row>
+    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C41" s="45"/>
+    </row>
+    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C42" s="45"/>
+    </row>
+    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C43" s="45"/>
+    </row>
+    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C44" s="45"/>
+    </row>
+    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C45" s="45"/>
+    </row>
+    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C46" s="45"/>
+    </row>
+    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C47" s="45"/>
+    </row>
+    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C48" s="45"/>
     </row>
     <row r="49" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C49" s="46"/>
+      <c r="C49" s="45"/>
     </row>
     <row r="50" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C50" s="46"/>
+      <c r="C50" s="45"/>
     </row>
     <row r="51" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C51" s="46"/>
+      <c r="C51" s="45"/>
     </row>
     <row r="52" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C52" s="46"/>
+      <c r="C52" s="45"/>
     </row>
     <row r="53" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C53" s="46"/>
+      <c r="C53" s="45"/>
     </row>
     <row r="54" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C54" s="46"/>
+      <c r="C54" s="45"/>
     </row>
     <row r="55" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C55" s="46"/>
+      <c r="C55" s="45"/>
     </row>
     <row r="56" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C56" s="46"/>
+      <c r="C56" s="45"/>
     </row>
     <row r="57" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C57" s="46"/>
+      <c r="C57" s="45"/>
     </row>
     <row r="58" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C58" s="46"/>
+      <c r="C58" s="45"/>
     </row>
     <row r="59" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C59" s="46"/>
+      <c r="C59" s="45"/>
     </row>
     <row r="60" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C60" s="46"/>
+      <c r="C60" s="45"/>
     </row>
     <row r="61" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C61" s="46"/>
+      <c r="C61" s="45"/>
     </row>
     <row r="62" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C62" s="46"/>
+      <c r="C62" s="45"/>
     </row>
     <row r="63" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C63" s="46"/>
+      <c r="C63" s="45"/>
     </row>
     <row r="64" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C64" s="46"/>
+      <c r="C64" s="45"/>
     </row>
     <row r="65" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C65" s="46"/>
+      <c r="C65" s="45"/>
     </row>
     <row r="66" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C66" s="46"/>
+      <c r="C66" s="45"/>
     </row>
     <row r="67" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C67" s="46"/>
+      <c r="C67" s="45"/>
     </row>
     <row r="68" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C68" s="46"/>
+      <c r="C68" s="45"/>
     </row>
     <row r="69" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C69" s="46"/>
+      <c r="C69" s="45"/>
     </row>
     <row r="70" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C70" s="46"/>
+      <c r="C70" s="45"/>
     </row>
     <row r="71" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C71" s="46"/>
+      <c r="C71" s="45"/>
     </row>
     <row r="72" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C72" s="46"/>
+      <c r="C72" s="45"/>
     </row>
     <row r="73" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C73" s="46"/>
+      <c r="C73" s="45"/>
     </row>
     <row r="74" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C74" s="46"/>
+      <c r="C74" s="45"/>
     </row>
     <row r="75" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C75" s="46"/>
+      <c r="C75" s="45"/>
     </row>
     <row r="76" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C76" s="46"/>
+      <c r="C76" s="45"/>
     </row>
     <row r="77" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C77" s="46"/>
+      <c r="C77" s="45"/>
     </row>
     <row r="78" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C78" s="46"/>
+      <c r="C78" s="45"/>
     </row>
     <row r="79" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C79" s="46"/>
+      <c r="C79" s="45"/>
     </row>
     <row r="80" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C80" s="46"/>
+      <c r="C80" s="45"/>
     </row>
     <row r="81" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C81" s="46"/>
+      <c r="C81" s="45"/>
     </row>
     <row r="82" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C82" s="46"/>
+      <c r="C82" s="45"/>
     </row>
     <row r="83" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C83" s="46"/>
+      <c r="C83" s="45"/>
     </row>
     <row r="84" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C84" s="46"/>
+      <c r="C84" s="45"/>
     </row>
     <row r="85" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C85" s="46"/>
+      <c r="C85" s="45"/>
     </row>
     <row r="86" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C86" s="46"/>
+      <c r="C86" s="45"/>
     </row>
     <row r="87" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C87" s="46"/>
+      <c r="C87" s="45"/>
     </row>
     <row r="88" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C88" s="46"/>
+      <c r="C88" s="45"/>
     </row>
     <row r="89" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C89" s="46"/>
+      <c r="C89" s="45"/>
     </row>
     <row r="90" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C90" s="46"/>
+      <c r="C90" s="45"/>
     </row>
     <row r="91" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C91" s="46"/>
+      <c r="C91" s="45"/>
     </row>
     <row r="92" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C92" s="46"/>
+      <c r="C92" s="45"/>
     </row>
     <row r="93" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C93" s="46"/>
+      <c r="C93" s="45"/>
     </row>
     <row r="94" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C94" s="46"/>
+      <c r="C94" s="45"/>
     </row>
     <row r="95" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C95" s="46"/>
+      <c r="C95" s="45"/>
     </row>
     <row r="96" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C96" s="46"/>
+      <c r="C96" s="45"/>
     </row>
     <row r="97" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C97" s="46"/>
+      <c r="C97" s="45"/>
     </row>
     <row r="98" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C98" s="46"/>
+      <c r="C98" s="45"/>
     </row>
     <row r="99" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C99" s="46"/>
+      <c r="C99" s="45"/>
     </row>
     <row r="100" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C100" s="46"/>
+      <c r="C100" s="45"/>
     </row>
     <row r="101" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C101" s="46"/>
+      <c r="C101" s="45"/>
     </row>
     <row r="102" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C102" s="46"/>
+      <c r="C102" s="45"/>
     </row>
     <row r="103" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C103" s="46"/>
+      <c r="C103" s="45"/>
     </row>
     <row r="104" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C104" s="46"/>
+      <c r="C104" s="45"/>
     </row>
     <row r="105" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C105" s="46"/>
+      <c r="C105" s="45"/>
     </row>
     <row r="106" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C106" s="46"/>
+      <c r="C106" s="45"/>
     </row>
     <row r="107" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C107" s="46"/>
+      <c r="C107" s="45"/>
     </row>
     <row r="108" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C108" s="46"/>
+      <c r="C108" s="45"/>
     </row>
     <row r="109" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C109" s="46"/>
+      <c r="C109" s="45"/>
     </row>
     <row r="110" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C110" s="46"/>
+      <c r="C110" s="45"/>
     </row>
     <row r="111" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C111" s="46"/>
+      <c r="C111" s="45"/>
     </row>
     <row r="112" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C112" s="46"/>
+      <c r="C112" s="45"/>
     </row>
     <row r="113" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C113" s="46"/>
+      <c r="C113" s="45"/>
     </row>
     <row r="114" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C114" s="46"/>
+      <c r="C114" s="45"/>
     </row>
     <row r="115" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C115" s="46"/>
+      <c r="C115" s="45"/>
     </row>
     <row r="116" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C116" s="46"/>
+      <c r="C116" s="45"/>
     </row>
     <row r="117" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C117" s="46"/>
+      <c r="C117" s="45"/>
     </row>
     <row r="118" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C118" s="46"/>
+      <c r="C118" s="45"/>
     </row>
     <row r="119" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C119" s="46"/>
+      <c r="C119" s="45"/>
     </row>
     <row r="120" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C120" s="46"/>
+      <c r="C120" s="45"/>
     </row>
     <row r="121" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C121" s="46"/>
+      <c r="C121" s="45"/>
     </row>
     <row r="122" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C122" s="46"/>
+      <c r="C122" s="45"/>
     </row>
     <row r="123" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C123" s="46"/>
+      <c r="C123" s="45"/>
     </row>
     <row r="124" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C124" s="46"/>
+      <c r="C124" s="45"/>
     </row>
     <row r="125" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C125" s="46"/>
+      <c r="C125" s="45"/>
     </row>
     <row r="126" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C126" s="46"/>
+      <c r="C126" s="45"/>
     </row>
     <row r="127" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C127" s="46"/>
+      <c r="C127" s="45"/>
     </row>
     <row r="128" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C128" s="46"/>
+      <c r="C128" s="45"/>
     </row>
     <row r="129" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C129" s="46"/>
+      <c r="C129" s="45"/>
     </row>
     <row r="130" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C130" s="46"/>
+      <c r="C130" s="45"/>
     </row>
     <row r="131" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C131" s="46"/>
+      <c r="C131" s="45"/>
     </row>
     <row r="132" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C132" s="46"/>
+      <c r="C132" s="45"/>
     </row>
     <row r="133" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C133" s="46"/>
+      <c r="C133" s="45"/>
     </row>
     <row r="134" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C134" s="46"/>
+      <c r="C134" s="45"/>
     </row>
     <row r="135" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C135" s="46"/>
+      <c r="C135" s="45"/>
     </row>
     <row r="136" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C136" s="46"/>
+      <c r="C136" s="45"/>
     </row>
     <row r="137" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C137" s="46"/>
+      <c r="C137" s="45"/>
     </row>
     <row r="138" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C138" s="46"/>
+      <c r="C138" s="45"/>
     </row>
     <row r="139" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C139" s="46"/>
+      <c r="C139" s="45"/>
     </row>
     <row r="140" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C140" s="46"/>
+      <c r="C140" s="45"/>
     </row>
     <row r="141" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C141" s="46"/>
+      <c r="C141" s="45"/>
     </row>
     <row r="142" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C142" s="46"/>
+      <c r="C142" s="45"/>
     </row>
     <row r="143" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C143" s="46"/>
+      <c r="C143" s="45"/>
     </row>
     <row r="144" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C144" s="46"/>
+      <c r="C144" s="45"/>
     </row>
     <row r="145" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C145" s="46"/>
+      <c r="C145" s="45"/>
     </row>
     <row r="146" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C146" s="46"/>
+      <c r="C146" s="45"/>
     </row>
     <row r="147" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C147" s="46"/>
+      <c r="C147" s="45"/>
     </row>
     <row r="148" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C148" s="46"/>
+      <c r="C148" s="45"/>
     </row>
     <row r="149" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C149" s="46"/>
+      <c r="C149" s="45"/>
     </row>
     <row r="150" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C150" s="46"/>
+      <c r="C150" s="45"/>
     </row>
     <row r="151" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C151" s="46"/>
+      <c r="C151" s="45"/>
     </row>
     <row r="152" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C152" s="46"/>
+      <c r="C152" s="45"/>
     </row>
     <row r="153" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C153" s="46"/>
+      <c r="C153" s="45"/>
     </row>
     <row r="154" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C154" s="46"/>
+      <c r="C154" s="45"/>
     </row>
     <row r="155" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C155" s="46"/>
+      <c r="C155" s="45"/>
     </row>
     <row r="156" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C156" s="46"/>
+      <c r="C156" s="45"/>
     </row>
     <row r="157" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C157" s="46"/>
+      <c r="C157" s="45"/>
     </row>
     <row r="158" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C158" s="46"/>
+      <c r="C158" s="45"/>
     </row>
     <row r="159" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C159" s="46"/>
+      <c r="C159" s="45"/>
     </row>
     <row r="160" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C160" s="46"/>
+      <c r="C160" s="45"/>
     </row>
     <row r="161" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C161" s="46"/>
+      <c r="C161" s="45"/>
     </row>
     <row r="162" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C162" s="46"/>
+      <c r="C162" s="45"/>
     </row>
     <row r="163" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C163" s="46"/>
+      <c r="C163" s="45"/>
     </row>
     <row r="164" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C164" s="46"/>
+      <c r="C164" s="45"/>
     </row>
     <row r="165" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C165" s="46"/>
+      <c r="C165" s="45"/>
     </row>
     <row r="166" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C166" s="46"/>
+      <c r="C166" s="45"/>
     </row>
     <row r="167" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C167" s="46"/>
+      <c r="C167" s="45"/>
     </row>
   </sheetData>
-  <mergeCells count="88">
+  <mergeCells count="94">
     <mergeCell ref="O7:O8"/>
     <mergeCell ref="P7:P8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="R7:R8"/>
     <mergeCell ref="S7:V8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="K7:N8"/>
     <mergeCell ref="K32:N32"/>
     <mergeCell ref="K33:N33"/>
     <mergeCell ref="A35:D35"/>
-    <mergeCell ref="Y28:Y30"/>
+    <mergeCell ref="Z28:Z30"/>
     <mergeCell ref="K29:N29"/>
     <mergeCell ref="K30:N30"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="K31:N31"/>
     <mergeCell ref="A28:A30"/>
     <mergeCell ref="B28:B30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="K28:N28"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="K26:N26"/>
     <mergeCell ref="K27:N27"/>
-    <mergeCell ref="Y20:Y24"/>
+    <mergeCell ref="Z20:Z24"/>
     <mergeCell ref="K21:N21"/>
     <mergeCell ref="K22:N22"/>
     <mergeCell ref="K23:N23"/>
     <mergeCell ref="K24:N24"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="K19:N19"/>
     <mergeCell ref="A20:A24"/>
     <mergeCell ref="B20:B24"/>
     <mergeCell ref="C20:C24"/>
     <mergeCell ref="D20:D24"/>
     <mergeCell ref="E20:E24"/>
     <mergeCell ref="K20:N20"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="A9:A17"/>
     <mergeCell ref="B9:B17"/>
     <mergeCell ref="C9:C17"/>
     <mergeCell ref="E9:E17"/>
-    <mergeCell ref="AA9:AA17"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="AB9:AB17"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="W7:W8"/>
     <mergeCell ref="X7:X8"/>
     <mergeCell ref="Y7:Y8"/>
+    <mergeCell ref="AA5:AA6"/>
+    <mergeCell ref="AA7:AA8"/>
     <mergeCell ref="Z5:Z6"/>
+    <mergeCell ref="Z7:Z8"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:N6"/>
-    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="A1:AD1"/>
     <mergeCell ref="K2:N2"/>
     <mergeCell ref="S2:V2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="S4:V4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="Y20" r:id="rId1" xr:uid="{5257BE49-CA80-4D16-9F07-11BA4ED180D1}"/>
-[...15 lines deleted...]
-    <hyperlink ref="Y31" r:id="rId17" xr:uid="{FAD4C3FF-40D8-41F0-B5D2-BCFAC110D9C3}"/>
+    <hyperlink ref="Z20" r:id="rId1" xr:uid="{5257BE49-CA80-4D16-9F07-11BA4ED180D1}"/>
+    <hyperlink ref="Z25" r:id="rId2" xr:uid="{70937063-6982-4F3C-82D5-FECDA702C065}"/>
+    <hyperlink ref="Z28" r:id="rId3" xr:uid="{F5F51CCE-81B3-48B8-A2F1-1A65A74BF789}"/>
+    <hyperlink ref="Z32" r:id="rId4" xr:uid="{833DE76D-8199-4E42-A251-8D6FC4BC76ED}"/>
+    <hyperlink ref="AB5" r:id="rId5" display="Αιτίες θανάτου" xr:uid="{578CDF16-6B7E-4CEA-9992-9545734AFE2B}"/>
+    <hyperlink ref="AB9:AB17" r:id="rId6" display="ΕΡΕΥΝΑ ΥΓΕΙΑΣ" xr:uid="{5319DB43-5893-4A84-A619-D7BB874EA814}"/>
+    <hyperlink ref="AB6" r:id="rId7" xr:uid="{9717127F-B004-46CD-A2C0-B550664F164C}"/>
+    <hyperlink ref="AB3" r:id="rId8" xr:uid="{3A0E57A6-F80F-4DCC-A4CC-D4ECC7E771C7}"/>
+    <hyperlink ref="AB4" r:id="rId9" xr:uid="{F68F0E98-2966-463B-ABBB-D511B1A16FA4}"/>
+    <hyperlink ref="AB7" r:id="rId10" display="Αιτίες θανάτου" xr:uid="{4C7DBC4B-3B74-4BEF-AA74-18B0E0BF0340}"/>
+    <hyperlink ref="AB8" r:id="rId11" xr:uid="{B2859D03-487E-4F4F-897A-DD7011027F45}"/>
+    <hyperlink ref="Z26" r:id="rId12" display="Eurostat Database" xr:uid="{34C3FE18-D357-4D06-AEC2-D1709B99BE25}"/>
+    <hyperlink ref="Z33" r:id="rId13" display="Eurostat Database" xr:uid="{475EE49B-0402-4190-AC76-681358D34A1E}"/>
+    <hyperlink ref="Z27" r:id="rId14" xr:uid="{1DFD58F9-1B45-4E03-8CE7-9EC4EFFC476B}"/>
+    <hyperlink ref="Z20:Z24" r:id="rId15" display="SILC" xr:uid="{90D44214-4411-4261-905F-86CA0F6AF593}"/>
+    <hyperlink ref="Z28:Z30" r:id="rId16" display="SILC" xr:uid="{28275829-0B14-4702-8A0A-B9AD68EEEB53}"/>
+    <hyperlink ref="Z31" r:id="rId17" xr:uid="{FAD4C3FF-40D8-41F0-B5D2-BCFAC110D9C3}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId18"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Φύλλα εργασίας</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Καθορισμένες περιοχές</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>